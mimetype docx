--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -11,51 +11,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1194"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1573"/>
         <w:gridCol w:w="1164"/>
         <w:gridCol w:w="1164"/>
-        <w:gridCol w:w="869"/>
+        <w:gridCol w:w="1164"/>
         <w:gridCol w:w="896"/>
         <w:gridCol w:w="805"/>
         <w:gridCol w:w="844"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="38"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F424AE" w14:paraId="3F20B4FF" w14:textId="3A033BF3" w:rsidTr="00F424AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9666" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="40C42087" w14:textId="06225EC7" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B49E5">
               <w:rPr>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
@@ -188,58 +188,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16FF3247" w14:textId="1BD64057" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>June July</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301C3DC4" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2E0CAE63" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRDefault="00DD1725" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>July/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301C3DC4" w14:textId="4B165D81" w:rsidR="00DD1725" w:rsidRPr="003B49E5" w:rsidRDefault="00DD1725" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>August</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08C8CEDC" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57389400" w14:textId="1A60A5E4" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -481,58 +504,97 @@
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="707C5E98" w14:textId="4715CA25" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="00F424AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>bonuses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2A7308" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1A1A2026" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRDefault="00DD1725" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77502067" w14:textId="77777777" w:rsidR="00DD1725" w:rsidRDefault="00DD1725" w:rsidP="00DD1725">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2A7308" w14:textId="57F7FE03" w:rsidR="00DD1725" w:rsidRPr="003B49E5" w:rsidRDefault="00DD1725" w:rsidP="00DD1725">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>bonuses</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18176BC6" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E45F1D7" w14:textId="1AB475C9" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -663,128 +725,135 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FE37DF6" w14:textId="351F157A" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5351E980" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5351E980" w14:textId="2739220F" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00DD1725" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50A8E32A" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="756402D5" w14:textId="558E56E8" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72711D46" w14:textId="3F5F1AB8" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>310</w:t>
+          <w:p w14:paraId="72711D46" w14:textId="7D37C984" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00DD1725" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="58BE92A2" w14:textId="4E05D71A" w:rsidR="00F424AE" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>77.5</w:t>
+          <w:p w14:paraId="58BE92A2" w14:textId="7EB9D5BD" w:rsidR="00F424AE" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>80.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F424AE" w14:paraId="02865D52" w14:textId="220C3781" w:rsidTr="00F424AE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21F1D280" w14:textId="5EB64A4F" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1237,128 +1306,142 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E7DC92D" w14:textId="7B73427F" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E921348" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3E921348" w14:textId="7AB4D9C2" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00DD1725" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="043555BD" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A9BB311" w14:textId="0B3B7CF4" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6D8352" w14:textId="4178B005" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>309</w:t>
+          <w:p w14:paraId="5B6D8352" w14:textId="38BA6433" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="009B74AA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="239627DF" w14:textId="7AA0D0C5" w:rsidR="00F424AE" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>77.25</w:t>
+          <w:p w14:paraId="239627DF" w14:textId="16B4D49C" w:rsidR="00F424AE" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F424AE" w14:paraId="57C1F6AC" w14:textId="52845DF1" w:rsidTr="00F424AE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C302FA2" w14:textId="3BECCE03" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1433,128 +1516,135 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="325A6EFB" w14:textId="572BCC34" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4B8375" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B4B8375" w14:textId="393B64E2" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AD9A03B" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="526069A6" w14:textId="0D26F6E0" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC6A8AC" w14:textId="7E88D284" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>306</w:t>
+          <w:p w14:paraId="0FC6A8AC" w14:textId="5720B729" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B14CEC7" w14:textId="608570DB" w:rsidR="00F424AE" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>76.5</w:t>
+          <w:p w14:paraId="3B14CEC7" w14:textId="14F703AF" w:rsidR="00F424AE" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>77.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F424AE" w14:paraId="6406DC63" w14:textId="284D752C" w:rsidTr="00F424AE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F23E31D" w14:textId="453C9E55" w:rsidR="00F424AE" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -1629,128 +1719,135 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5970F9A0" w14:textId="47F0B311" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2554F3" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5E2554F3" w14:textId="33881B39" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5938E8B5" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7744604F" w14:textId="77777777" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152FC0DF" w14:textId="69B3589F" w:rsidR="00F424AE" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>291</w:t>
+          <w:p w14:paraId="152FC0DF" w14:textId="40B41EE2" w:rsidR="00F424AE" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>379</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E94DA66" w14:textId="46525CDF" w:rsidR="00F424AE" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
-[...12 lines deleted...]
-              <w:t>72.75</w:t>
+          <w:p w14:paraId="3E94DA66" w14:textId="5E17B4E7" w:rsidR="00F424AE" w:rsidRDefault="009B74AA" w:rsidP="003B49E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>75.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F424AE" w14:paraId="716E004B" w14:textId="6F8B447B" w:rsidTr="00F424AE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4720F781" w14:textId="1FFA728F" w:rsidR="00F424AE" w:rsidRPr="003B49E5" w:rsidRDefault="00F424AE" w:rsidP="003B49E5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -3457,60 +3554,63 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B49E5"/>
     <w:rsid w:val="0001122E"/>
     <w:rsid w:val="00086366"/>
     <w:rsid w:val="001D05C5"/>
     <w:rsid w:val="00255429"/>
     <w:rsid w:val="002963DA"/>
+    <w:rsid w:val="003047B9"/>
     <w:rsid w:val="00332880"/>
     <w:rsid w:val="003B49E5"/>
     <w:rsid w:val="006944FA"/>
     <w:rsid w:val="007348A1"/>
     <w:rsid w:val="008B1472"/>
     <w:rsid w:val="00950976"/>
+    <w:rsid w:val="009B74AA"/>
     <w:rsid w:val="00A91D8C"/>
     <w:rsid w:val="00AE418F"/>
     <w:rsid w:val="00CB765D"/>
     <w:rsid w:val="00D91C17"/>
+    <w:rsid w:val="00DD1725"/>
     <w:rsid w:val="00F3208F"/>
     <w:rsid w:val="00F424AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4749,54 +4849,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>78</Words>
-  <Characters>451</Characters>
+  <Words>83</Words>
+  <Characters>475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>528</CharactersWithSpaces>
+  <CharactersWithSpaces>557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrick Tacey</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>